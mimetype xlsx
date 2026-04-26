--- v0 (2026-03-07)
+++ v1 (2026-04-26)
@@ -1,77 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://edfonline-my.sharepoint.com/personal/youwen_crozet_edf_fr/Documents/SMN26/Programme Officiel/New 06_03_2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://edfonline-my.sharepoint.com/personal/youwen_crozet_edf_fr/Documents/SMN26/Programme Officiel/New 12_03_2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="93" documentId="13_ncr:1_{AD74628D-BE06-4FC1-BE04-2187DD70E9AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2369C4D5-AF7B-4A45-9843-02F69FEFA218}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F1E13B0D-D108-47FA-B834-80E94B50C9FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3504" uniqueCount="1364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3517" uniqueCount="1371">
   <si>
     <t>Modalités d'inscription</t>
   </si>
   <si>
     <t>Forum des Métiers du Nucléaire</t>
   </si>
   <si>
     <t>Mettre en relation des élèves et étudiants de la filière industrielle avec des entreprises du nucléaire</t>
   </si>
   <si>
     <t>9H00 - 16H00</t>
   </si>
   <si>
     <t xml:space="preserve">Forum   </t>
   </si>
   <si>
     <t>Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>Entrée sur inscription</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
@@ -4153,50 +4152,71 @@
     <t>Horraire</t>
   </si>
   <si>
     <t>Inscription</t>
   </si>
   <si>
     <t>Nombre de places disponibles</t>
   </si>
   <si>
     <t>En présentiel</t>
   </si>
   <si>
     <t>En distanciel</t>
   </si>
   <si>
     <t>Ville</t>
   </si>
   <si>
     <t>Adresse postale</t>
   </si>
   <si>
     <t>Code postal</t>
   </si>
   <si>
     <t>Public(s) concerné(s)</t>
+  </si>
+  <si>
+    <t>Portes ouvertes au Lycée St Gatien la Salle</t>
+  </si>
+  <si>
+    <t>Portes Ouvertes</t>
+  </si>
+  <si>
+    <t>Présentation de la coloration nucléaire et des métiers sur le BTS Bâtiment -Génie civil et le Bac Pro MELEC.</t>
+  </si>
+  <si>
+    <t>libre</t>
+  </si>
+  <si>
+    <t>Joue les tours</t>
+  </si>
+  <si>
+    <t>107 rue de la Douzillère</t>
+  </si>
+  <si>
+    <t>Collégiens, lycéens</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -4208,107 +4228,108 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF56861"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="m/d/yyyy"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66146</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>52917</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2361326</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>2086757</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1">
           <a:extLst>
@@ -4320,57 +4341,53 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="66146" y="52917"/>
           <a:ext cx="10073930" cy="2033840"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A2:O254" totalsRowShown="0">
-  <autoFilter ref="A2:O254" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A2:O255" totalsRowShown="0">
+  <autoFilter ref="A2:O255" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="15">
     <tableColumn id="1" xr3:uid="{7837EA66-1AE6-44BE-8717-11219B4B317D}" name="Région"/>
     <tableColumn id="2" xr3:uid="{8451AB05-4888-4914-8824-72079E5E8C05}" name="Type d'évènement"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Titre" dataDxfId="9"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="Description" dataDxfId="8"/>
     <tableColumn id="15" xr3:uid="{00000000-0010-0000-0000-00000F000000}" name="Date" dataDxfId="7"/>
     <tableColumn id="18" xr3:uid="{00000000-0010-0000-0000-000012000000}" name="Horraire" dataDxfId="6"/>
     <tableColumn id="27" xr3:uid="{00000000-0010-0000-0000-00001B000000}" name="Modalités d'inscription" dataDxfId="5"/>
     <tableColumn id="3" xr3:uid="{D1D947DB-9E0C-4CDE-99A7-C4FFEDD2968B}" name="Inscription"/>
     <tableColumn id="30" xr3:uid="{00000000-0010-0000-0000-00001E000000}" name="Nombre de places disponibles" dataDxfId="4"/>
     <tableColumn id="36" xr3:uid="{00000000-0010-0000-0000-000024000000}" name="En présentiel" dataDxfId="3"/>
     <tableColumn id="4" xr3:uid="{CDFB99B7-3BF0-4B5B-8B0B-0B4F9D89A879}" name="En distanciel"/>
     <tableColumn id="5" xr3:uid="{CD81A117-8DCA-4338-8DA1-2AEFC8D9E8A5}" name="Ville"/>
     <tableColumn id="39" xr3:uid="{00000000-0010-0000-0000-000027000000}" name="Adresse postale" dataDxfId="2"/>
     <tableColumn id="42" xr3:uid="{00000000-0010-0000-0000-00002A000000}" name="Code postal" dataDxfId="1"/>
     <tableColumn id="51" xr3:uid="{00000000-0010-0000-0000-000033000000}" name="Public(s) concerné(s)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -4649,54 +4666,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O254"/>
+  <dimension ref="A1:O255"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="48" zoomScaleNormal="48" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="48" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.90625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="29.6328125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.453125" customWidth="1"/>
     <col min="3" max="3" width="52.1796875" customWidth="1"/>
     <col min="4" max="4" width="56" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="24.81640625" customWidth="1"/>
     <col min="8" max="8" width="26" customWidth="1"/>
     <col min="9" max="9" width="23.6328125" customWidth="1"/>
     <col min="10" max="10" width="20" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="20" customWidth="1"/>
     <col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15" customWidth="1"/>
     <col min="15" max="15" width="35.36328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="169.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>1350</v>
       </c>
@@ -16446,80 +16463,127 @@
         <v>1346</v>
       </c>
       <c r="E254" s="2">
         <v>46092</v>
       </c>
       <c r="F254" t="s">
         <v>1347</v>
       </c>
       <c r="G254" t="s">
         <v>6</v>
       </c>
       <c r="H254" t="s">
         <v>1349</v>
       </c>
       <c r="I254" t="s">
         <v>1348</v>
       </c>
       <c r="J254" t="s">
         <v>13</v>
       </c>
       <c r="K254" t="s">
         <v>9</v>
       </c>
       <c r="O254" t="s">
         <v>34</v>
+      </c>
+    </row>
+    <row r="255" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A255" t="s">
+        <v>354</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E255" s="2">
+        <v>46102</v>
+      </c>
+      <c r="F255" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="G255" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="H255" t="s">
+        <v>272</v>
+      </c>
+      <c r="I255" s="4" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J255" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K255" t="s">
+        <v>13</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1368</v>
+      </c>
+      <c r="M255" s="4" t="s">
+        <v>1369</v>
+      </c>
+      <c r="N255" s="4">
+        <v>37300</v>
+      </c>
+      <c r="O255" s="4" t="s">
+        <v>1370</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{2d26f538-337a-4593-a7e6-123667b1a538}" enabled="1" method="Standard" siteId="{e242425b-70fc-44dc-9ddf-c21e304e6c80}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
+  <dc:creator>CROZET Youwen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>